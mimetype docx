--- v0 (2026-06-17)
+++ v1 (2026-09-20)
@@ -26,51 +26,51 @@
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-BO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A251A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-BO"/>
         </w:rPr>
         <w:t xml:space="preserve">El Alto, </w:t>
       </w:r>
       <w:r w:rsidR="00AF14CD" w:rsidRPr="00A251A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-BO"/>
         </w:rPr>
-        <w:t xml:space="preserve">junio </w:t>
+        <w:t xml:space="preserve">septiembre </w:t>
       </w:r>
       <w:r w:rsidRPr="00A251A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-BO"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00AF14CD" w:rsidRPr="00A251A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-BO"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B7B04BE" w14:textId="77777777" w:rsidR="00AF4A1C" w:rsidRPr="00A251A5" w:rsidRDefault="00AF4A1C" w:rsidP="00AF4A1C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -705,51 +705,51 @@
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-BO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A251A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-BO"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El Alto, </w:t>
       </w:r>
       <w:r w:rsidR="00AF14CD" w:rsidRPr="00A251A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-BO"/>
         </w:rPr>
-        <w:t xml:space="preserve">junio </w:t>
+        <w:t xml:space="preserve">septiembre </w:t>
       </w:r>
       <w:r w:rsidRPr="00A251A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-BO"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00AF14CD" w:rsidRPr="00A251A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-BO"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D9539A" w14:textId="77777777" w:rsidR="00AF4A1C" w:rsidRPr="00A251A5" w:rsidRDefault="00AF4A1C" w:rsidP="00AF4A1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -1353,51 +1353,51 @@
       <w:r w:rsidR="003F2C68" w:rsidRPr="00A251A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-BO"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00507978" w:rsidRPr="00A251A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-BO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF14CD" w:rsidRPr="00A251A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-BO"/>
         </w:rPr>
-        <w:t xml:space="preserve">junio </w:t>
+        <w:t xml:space="preserve">septiembre </w:t>
       </w:r>
       <w:r w:rsidR="00536B20" w:rsidRPr="00A251A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-BO"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00AF14CD" w:rsidRPr="00A251A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-BO"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="506A3C07" w14:textId="77777777" w:rsidR="00597AFF" w:rsidRPr="00A251A5" w:rsidRDefault="00597AFF" w:rsidP="00961048">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>